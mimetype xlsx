--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8b49cc4cff42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c12204eb514e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R416133a432f64787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7d3809ad8dfe4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R416133a432f64787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d3809ad8dfe4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>