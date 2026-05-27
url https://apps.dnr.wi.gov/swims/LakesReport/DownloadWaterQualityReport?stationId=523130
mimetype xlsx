--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c12204eb514e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21439248c6704b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7d3809ad8dfe4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c894afa8e3546d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d3809ad8dfe4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c894afa8e3546d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>