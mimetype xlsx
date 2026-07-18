--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21439248c6704b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2c5653bd2c4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c894afa8e3546d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R968a534cb34e49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c894afa8e3546d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R968a534cb34e49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6719,28 +6719,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L74" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>