--- v4 (2026-07-26)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9c6559e6a4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a52285849044d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfc2d80ee6ca49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R244262d0feaf40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc2d80ee6ca49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R244262d0feaf40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28155,28 +28155,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O306" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P306" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q306" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R306" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L307" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M307" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>347577958</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>347577958</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K309" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N309" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P309" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q309" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R309" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>