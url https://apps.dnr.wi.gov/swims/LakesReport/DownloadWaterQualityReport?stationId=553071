--- v2 (2026-03-03)
+++ v3 (2026-04-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40394597541d4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0cdfb8fe4bc4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5564d1fd099541ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9fbefb56e9940c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5564d1fd099541ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9fbefb56e9940c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>