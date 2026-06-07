--- v3 (2026-04-20)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0cdfb8fe4bc4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf60946fe19d453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9fbefb56e9940c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R359734212ccc4427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9fbefb56e9940c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R359734212ccc4427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29443,28 +29443,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O320" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P320" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q320" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R320" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N321" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P321" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q321" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R321" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B324" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C324" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D324" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E324" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G324" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N324" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P324" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q324" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R324" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>