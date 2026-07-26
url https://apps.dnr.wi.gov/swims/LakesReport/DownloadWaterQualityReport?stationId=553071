--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf60946fe19d453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b887b1aa8b42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R359734212ccc4427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c33926085e24a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R359734212ccc4427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c33926085e24a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29811,28 +29811,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O324" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P324" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q324" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R324" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="325">
+      <x:c r="A325" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B325" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C325" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D325" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E325" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G325" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N325" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P325" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q325" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R325" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N329" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P329" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q329" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R329" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>