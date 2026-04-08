--- v2 (2026-02-15)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f49c94fae29453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea41489af8841a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reed7933a73554834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc81c47ca113340a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reed7933a73554834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc81c47ca113340a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>