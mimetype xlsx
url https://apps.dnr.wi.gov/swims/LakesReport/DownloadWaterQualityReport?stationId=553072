--- v3 (2026-04-08)
+++ v4 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea41489af8841a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc137e2aafa4b4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc81c47ca113340a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e5f53f3d77a4536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc81c47ca113340a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e5f53f3d77a4536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28707,28 +28707,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P312" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q312" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R312" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K313" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N313" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P313" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q313" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R313" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N314" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P314" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q314" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R314" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N315" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P315" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q315" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R315" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>400439588</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N316" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P316" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q316" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R316" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>