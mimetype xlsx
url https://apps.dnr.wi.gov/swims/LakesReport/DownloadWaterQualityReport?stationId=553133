--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7019b9d6f8e0476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08730a603b9e4549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4766058003ae4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e45d2e069c94d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4766058003ae4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e45d2e069c94d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>