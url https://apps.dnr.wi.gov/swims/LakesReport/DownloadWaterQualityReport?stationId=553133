--- v3 (2026-04-19)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08730a603b9e4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b243710af64ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e45d2e069c94d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2381be1f4274b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e45d2e069c94d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2381be1f4274b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7915,28 +7915,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O86" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P86" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q86" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R86" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>