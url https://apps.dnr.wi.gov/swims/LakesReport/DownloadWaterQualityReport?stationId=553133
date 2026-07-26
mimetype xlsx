--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b243710af64ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c1504439f40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2381be1f4274b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca752929647741f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2381be1f4274b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca752929647741f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8375,28 +8375,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O91" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P91" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q91" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R91" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N92" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P92" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q92" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R92" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N93" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P93" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q93" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R93" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N94" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P94" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q94" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R94" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N95" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P95" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q95" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R95" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N96" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P96" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q96" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R96" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>