--- v5 (2026-07-26)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c1504439f40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593f8a4e7bf0467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca752929647741f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9c3f73536754d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca752929647741f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9c3f73536754d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8927,28 +8927,580 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P97" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q97" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R97" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N100" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P100" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q100" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R100" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N101" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P101" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q101" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R101" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q102" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R102" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N103" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P103" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q103" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R103" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>