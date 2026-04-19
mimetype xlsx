--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeef205234c14dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf8310cf13c48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9dbf71c8443469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5e9f3e1bb024ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9dbf71c8443469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5e9f3e1bb024ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>