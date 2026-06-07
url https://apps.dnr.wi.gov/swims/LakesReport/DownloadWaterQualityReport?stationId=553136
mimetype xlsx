--- v2 (2026-04-19)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf8310cf13c48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3757b7e4f5434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5e9f3e1bb024ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ea450fd3bcf45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5e9f3e1bb024ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ea450fd3bcf45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6811,28 +6811,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P74" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q74" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R74" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K75" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N75" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P75" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q75" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R75" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K76" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N76" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P76" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q76" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R76" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K77" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N77" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P77" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q77" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R77" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K79" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N79" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P79" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q79" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R79" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>