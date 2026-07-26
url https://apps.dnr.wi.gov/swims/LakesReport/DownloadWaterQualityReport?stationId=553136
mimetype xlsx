--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3757b7e4f5434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d112c78eb1e407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ea450fd3bcf45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb9770c230f44c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ea450fd3bcf45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb9770c230f44c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7271,28 +7271,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O79" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P79" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q79" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R79" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N80" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N81" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N82" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>