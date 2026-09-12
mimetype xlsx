--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d112c78eb1e407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15181eac38294467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb9770c230f44c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26fc5d32a9164fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb9770c230f44c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26fc5d32a9164fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7823,28 +7823,580 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>401560778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>