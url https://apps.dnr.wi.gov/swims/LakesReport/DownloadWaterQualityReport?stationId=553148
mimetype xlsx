--- v5 (2026-07-26)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105ed60eaa964f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdf6011a8b04856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04e176a9474a4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a9568c079394c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04e176a9474a4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a9568c079394c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -647,28 +647,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P7" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q7" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="inlineStr">
+        <x:is>
+          <x:t>407007133</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C8" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D8" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E8" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I8" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L8" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M8" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>196690384</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
+          <x:t>405797449</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K10" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N10" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P10" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q10" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R10" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>