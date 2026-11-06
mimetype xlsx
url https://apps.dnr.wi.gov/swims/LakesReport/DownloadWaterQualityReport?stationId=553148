--- v6 (2026-09-11)
+++ v7 (2026-11-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdf6011a8b04856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd53b8210bd4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a9568c079394c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfcb89904b7374d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a9568c079394c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcb89904b7374d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -923,28 +923,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P10" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q10" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>114455531</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>