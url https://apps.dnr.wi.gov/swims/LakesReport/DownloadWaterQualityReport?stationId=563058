--- v1 (2026-01-10)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d601c5e00914d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8964b0c3e0cd43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e1064097b24fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d3b69d147174b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09e1064097b24fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d3b69d147174b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>