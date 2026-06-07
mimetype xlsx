--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8964b0c3e0cd43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e129d63e14a4a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d3b69d147174b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5273a25cc994186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d3b69d147174b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5273a25cc994186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35883,28 +35883,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O390" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P390" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q390" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R390" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>114455531</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K391" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L391" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>