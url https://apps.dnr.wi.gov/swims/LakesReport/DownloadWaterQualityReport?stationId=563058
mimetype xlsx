--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e129d63e14a4a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44148d48d54550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5273a25cc994186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ee5b9224eaf433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5273a25cc994186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ee5b9224eaf433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35975,28 +35975,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R391" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>405805750</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t>14.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K392" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N392" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P392" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q392" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R392" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>