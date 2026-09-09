--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44148d48d54550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4cb5b7ff0a4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ee5b9224eaf433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R72eace072a024127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ee5b9224eaf433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72eace072a024127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36018,77 +36018,169 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E392" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F392" t="inlineStr">
         <x:is>
           <x:t>14.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G392" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H392" t="inlineStr">
         <x:is>
           <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I392" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J392" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K392" t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L392" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M392" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="N392" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O392" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P392" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q392" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R392" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>374522884</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K393" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R393" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>