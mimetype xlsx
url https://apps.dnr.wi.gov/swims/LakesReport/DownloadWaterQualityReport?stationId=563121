--- v3 (2026-03-08)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73532244fc44d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd0c258a1f54193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R659d7de992cd4212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04647aabd1a94cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R659d7de992cd4212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04647aabd1a94cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22175,28 +22175,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O241" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P241" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q241" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R241" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>04/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L243" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M243" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>