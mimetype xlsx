--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd0c258a1f54193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff1d848b83442a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04647aabd1a94cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R22a40dc77fb24dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04647aabd1a94cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22a40dc77fb24dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22359,28 +22359,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L244" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M244" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L245" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M245" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>