--- v5 (2026-09-14)
+++ v6 (2026-11-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc525d13462cd41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03016773a3834583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66769dcc6f9346ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66c68e5a72d34336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66769dcc6f9346ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66c68e5a72d34336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13159,28 +13159,1316 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O143" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P143" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q143" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R143" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K144" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N144" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P144" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q144" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R144" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c r="A145" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B145" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C145" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D145" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E145" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F145" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G145" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H145" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K145" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N145" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P145" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q145" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R145" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B146" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C146" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D146" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E146" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F146" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G146" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H146" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K146" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N146" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P146" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q146" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R146" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c r="A147" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B147" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C147" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D147" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E147" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F147" t="inlineStr">
+        <x:is>
+          <x:t>2.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G147" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H147" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K147" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N147" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P147" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q147" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R147" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c r="A148" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B148" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C148" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D148" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E148" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F148" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G148" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H148" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K148" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N148" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P148" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q148" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R148" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c r="A149" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B149" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C149" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D149" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E149" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F149" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G149" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H149" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K149" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N149" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P149" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q149" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R149" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B150" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C150" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D150" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E150" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F150" t="inlineStr">
+        <x:is>
+          <x:t>2.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G150" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H150" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K150" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N150" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P150" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q150" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R150" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B151" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C151" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D151" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E151" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F151" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G151" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H151" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K151" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N151" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P151" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q151" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R151" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c r="A152" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B152" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C152" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D152" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E152" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F152" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G152" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H152" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K152" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N152" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P152" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q152" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R152" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c r="A153" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B153" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C153" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D153" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E153" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F153" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G153" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H153" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K153" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N153" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P153" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q153" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R153" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c r="A154" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B154" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C154" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D154" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E154" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F154" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G154" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H154" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K154" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N154" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P154" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q154" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R154" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>09/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t>1.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P156" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q156" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R156" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>276466406</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>09/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>