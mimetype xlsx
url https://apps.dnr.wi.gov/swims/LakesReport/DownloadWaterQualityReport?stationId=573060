--- v1 (2026-02-21)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c9860869644bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590a69b7b2ad45c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02354673646a4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7389532024914909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02354673646a4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7389532024914909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>