--- v2 (2026-04-13)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590a69b7b2ad45c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re505c68aa320470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7389532024914909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c890f2006ef4e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7389532024914909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c890f2006ef4e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>