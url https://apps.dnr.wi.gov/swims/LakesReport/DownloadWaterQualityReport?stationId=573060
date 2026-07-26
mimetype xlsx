--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re505c68aa320470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d5d10e6e8242cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c890f2006ef4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0edf0c5668c4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c890f2006ef4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0edf0c5668c4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19875,28 +19875,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P216" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q216" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R216" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L217" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M217" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>