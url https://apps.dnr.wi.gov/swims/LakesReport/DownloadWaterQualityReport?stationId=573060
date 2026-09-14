--- v4 (2026-07-26)
+++ v5 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d5d10e6e8242cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13d4cb582304f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0edf0c5668c4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf5ae831279334dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0edf0c5668c4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5ae831279334dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19967,28 +19967,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L218" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M218" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>