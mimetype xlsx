--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c92f77a97f4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecda387b7f2492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R204b56c601b746b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R578f141b64c049fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R204b56c601b746b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R578f141b64c049fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>