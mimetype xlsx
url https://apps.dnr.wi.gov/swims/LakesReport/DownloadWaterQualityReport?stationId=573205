--- v1 (2026-04-16)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecda387b7f2492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d0050d95484e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R578f141b64c049fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R78f41fb84cd54659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R578f141b64c049fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78f41fb84cd54659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17575,28 +17575,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>