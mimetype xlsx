--- v2 (2026-07-26)
+++ v3 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d0050d95484e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bf905573804377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R78f41fb84cd54659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f373c9b37bf40b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78f41fb84cd54659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f373c9b37bf40b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17759,28 +17759,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t>83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>