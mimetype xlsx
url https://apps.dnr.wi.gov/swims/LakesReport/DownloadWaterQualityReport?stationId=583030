--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c10ebc283104ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f8c5056a64133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2809f242e5694ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c7a5283b1c641dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2809f242e5694ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c7a5283b1c641dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>