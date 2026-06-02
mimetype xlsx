--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26f8c5056a64133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196c1e2819ac4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c7a5283b1c641dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f164e43fcf640ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c7a5283b1c641dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f164e43fcf640ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>