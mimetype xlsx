--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196c1e2819ac4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99022631625147a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f164e43fcf640ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e7cb1b807eb485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f164e43fcf640ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e7cb1b807eb485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14355,28 +14355,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O156" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P156" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q156" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R156" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>320915081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>320915081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>320915081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K159" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N159" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P159" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q159" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R159" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>