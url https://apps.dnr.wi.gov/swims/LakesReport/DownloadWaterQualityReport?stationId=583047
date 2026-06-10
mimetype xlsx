--- v2 (2026-03-20)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e67cf12f394212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb9a3c24f6244ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rced87335f5aa477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc750dedaf0054027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rced87335f5aa477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc750dedaf0054027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31283,28 +31283,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O340" t="inlineStr">
         <x:is>
           <x:t>5.10</x:t>
         </x:is>
       </x:c>
       <x:c r="P340" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q340" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R340" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="341">
+      <x:c r="A341" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B341" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C341" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D341" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E341" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J341" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L341" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="342">
+      <x:c r="A342" t="inlineStr">
+        <x:is>
+          <x:t>66393794</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B342" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C342" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D342" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E342" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F342" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G342" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H342" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K342" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N342" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O342" t="inlineStr">
+        <x:is>
+          <x:t>5.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P342" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q342" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R342" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>