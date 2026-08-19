--- v3 (2026-06-10)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb9a3c24f6244ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9227bafe00134805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc750dedaf0054027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R699db3ede98648de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc750dedaf0054027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699db3ede98648de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31467,28 +31467,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O342" t="inlineStr">
         <x:is>
           <x:t>5.38</x:t>
         </x:is>
       </x:c>
       <x:c r="P342" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q342" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R342" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="343">
+      <x:c r="A343" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B343" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C343" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D343" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E343" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I343" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L343" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M343" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" t="inlineStr">
+        <x:is>
+          <x:t>66393794</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B344" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C344" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D344" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E344" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F344" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G344" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H344" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K344" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N344" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O344" t="inlineStr">
+        <x:is>
+          <x:t>5.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P344" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q344" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R344" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="345">
+      <x:c r="A345" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L345" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M345" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
+          <x:t>66393794</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B346" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C346" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D346" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E346" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F346" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G346" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H346" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K346" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N346" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O346" t="inlineStr">
+        <x:is>
+          <x:t>5.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P346" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q346" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R346" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>