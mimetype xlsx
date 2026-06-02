--- v0 (2026-02-25)
+++ v1 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46d562313424574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc215336866432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda664fb62ed74199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffc874302dbb4824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda664fb62ed74199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffc874302dbb4824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34963,28 +34963,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O380" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P380" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q380" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R380" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t>20.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K381" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N381" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P381" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q381" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R381" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>