--- v1 (2026-06-02)
+++ v2 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc215336866432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1376fc894ae4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffc874302dbb4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0ce89c4c8b546db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffc874302dbb4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0ce89c4c8b546db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35055,28 +35055,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O381" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P381" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q381" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R381" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K382" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N382" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P382" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q382" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R382" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t>11.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t>3.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K383" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N383" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P383" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q383" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R383" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t>14.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K384" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N384" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P384" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q384" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R384" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="385">
+      <x:c r="A385" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t>9.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K385" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N385" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P385" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q385" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R385" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>