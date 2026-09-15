--- v2 (2026-07-27)
+++ v3 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1376fc894ae4dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9515c8489f4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0ce89c4c8b546db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b3897b6b725491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0ce89c4c8b546db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b3897b6b725491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35423,28 +35423,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O385" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P385" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q385" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R385" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B386" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C386" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D386" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E386" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F386" t="inlineStr">
+        <x:is>
+          <x:t>9.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K386" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N386" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P386" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q386" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R386" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K387" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N387" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P387" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q387" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R387" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="388">
+      <x:c r="A388" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B388" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C388" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D388" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E388" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F388" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G388" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H388" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K388" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N388" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P388" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q388" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R388" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>