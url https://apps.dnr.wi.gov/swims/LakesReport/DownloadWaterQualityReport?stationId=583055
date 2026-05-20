--- v2 (2026-03-03)
+++ v3 (2026-05-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e7640ab1db4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c85bd44503547fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7fff2f2d5f84697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a8322815106405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7fff2f2d5f84697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a8322815106405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30547,28 +30547,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>272389322</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K333" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N333" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P333" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q333" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R333" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>