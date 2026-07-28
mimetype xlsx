--- v3 (2026-05-20)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c85bd44503547fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359605bc90e64241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a8322815106405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red774f2a9f3f4e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a8322815106405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red774f2a9f3f4e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30550,117 +30550,301 @@
       </x:c>
       <x:c r="O332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L333" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M333" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
           <x:t>272389322</x:t>
         </x:is>
       </x:c>
-      <x:c r="B333" t="inlineStr">
+      <x:c r="B334" t="inlineStr">
         <x:is>
           <x:t>04/24/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C333" t="inlineStr">
+      <x:c r="C334" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D333" t="inlineStr">
+      <x:c r="D334" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
-      <x:c r="E333" t="inlineStr">
+      <x:c r="E334" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F333" t="inlineStr">
+      <x:c r="F334" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
-      <x:c r="G333" t="inlineStr">
+      <x:c r="G334" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H333" t="inlineStr">
+      <x:c r="H334" t="inlineStr">
         <x:is>
           <x:t>2.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I333" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K333" t="inlineStr">
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
-      <x:c r="L333" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N333" t="inlineStr">
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O333" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P333" t="inlineStr">
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q333" t="inlineStr">
+      <x:c r="Q334" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R333" t="inlineStr">
+      <x:c r="R334" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>