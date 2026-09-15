--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359605bc90e64241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ee56eedc0e46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red774f2a9f3f4e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1c0efea58de4718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red774f2a9f3f4e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1c0efea58de4718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30734,117 +30734,393 @@
       </x:c>
       <x:c r="O334" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P334" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q334" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R334" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="inlineStr">
         <x:is>
+          <x:t>189853535</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t>NA</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B335" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="E335" t="inlineStr">
+      <x:c r="B336" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C336" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D336" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E336" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F335" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I335" t="inlineStr">
+      <x:c r="F336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I336" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
-      <x:c r="J335" t="inlineStr">
-[...39 lines deleted...]
-      <x:c r="R335" t="inlineStr">
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L336" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M336" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" t="inlineStr">
+        <x:is>
+          <x:t>189853535</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B337" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C337" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D337" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E337" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G337" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N337" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O337" t="inlineStr">
+        <x:is>
+          <x:t>NA</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P337" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q337" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R337" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="338">
+      <x:c r="A338" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B338" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C338" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D338" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E338" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I338" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L338" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M338" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R338" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>