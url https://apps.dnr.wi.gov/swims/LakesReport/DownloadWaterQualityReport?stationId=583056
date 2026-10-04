--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ab31af6ffd4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd403553738014300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reb3abef95d664c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b9e98208514413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb3abef95d664c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b9e98208514413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11319,28 +11319,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L124" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M124" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>