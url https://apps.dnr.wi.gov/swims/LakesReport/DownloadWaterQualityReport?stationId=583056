--- v2 (2026-03-11)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938d8586212a44a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400fe3273f8240cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re245f1f13d6743fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R892b43c044574bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re245f1f13d6743fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892b43c044574bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10951,28 +10951,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P119" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q119" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R119" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>272389322</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K121" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N121" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P121" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q121" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R121" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>