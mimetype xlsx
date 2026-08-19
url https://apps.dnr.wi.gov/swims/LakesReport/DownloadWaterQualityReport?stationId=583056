--- v3 (2026-06-24)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400fe3273f8240cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ab31af6ffd4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R892b43c044574bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reb3abef95d664c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892b43c044574bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb3abef95d664c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11135,28 +11135,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P121" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q121" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R121" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L122" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M122" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L123" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M123" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>