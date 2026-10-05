--- v5 (2026-08-19)
+++ v6 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426ca61524bb4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ce2af956d24011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R22a737d709a44b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a3a7bae55284ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22a737d709a44b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a3a7bae55284ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26226,117 +26226,301 @@
       </x:c>
       <x:c r="O285" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P285" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q285" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R285" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B286" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C286" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D286" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E286" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I286" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L286" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M286" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="287">
+      <x:c r="A287" t="inlineStr">
+        <x:is>
           <x:t>269799698</x:t>
         </x:is>
       </x:c>
-      <x:c r="B286" t="inlineStr">
+      <x:c r="B287" t="inlineStr">
         <x:is>
           <x:t>08/17/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C286" t="inlineStr">
+      <x:c r="C287" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D286" t="inlineStr">
+      <x:c r="D287" t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
-      <x:c r="E286" t="inlineStr">
+      <x:c r="E287" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F286" t="inlineStr">
+      <x:c r="F287" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="G286" t="inlineStr">
+      <x:c r="G287" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H286" t="inlineStr">
+      <x:c r="H287" t="inlineStr">
         <x:is>
           <x:t>4.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I286" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K286" t="inlineStr">
+      <x:c r="I287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K287" t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
-      <x:c r="L286" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N286" t="inlineStr">
+      <x:c r="L287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N287" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O286" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P286" t="inlineStr">
+      <x:c r="O287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P287" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q286" t="inlineStr">
+      <x:c r="Q287" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R286" t="inlineStr">
+      <x:c r="R287" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B288" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t>14.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K288" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N288" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P288" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q288" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R288" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>