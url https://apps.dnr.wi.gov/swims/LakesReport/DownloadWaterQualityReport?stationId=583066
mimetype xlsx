--- v5 (2026-08-19)
+++ v6 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ece5d298a8d4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f17db5e023482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfd95e4385877441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f89c860cd044567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd95e4385877441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f89c860cd044567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42507,28 +42507,672 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O462" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P462" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q462" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R462" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>