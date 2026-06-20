--- v0 (2026-02-16)
+++ v1 (2026-06-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re689f0df7c4f464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c577546f36421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d2e0b99a3914187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb74e168a1cef4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d2e0b99a3914187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb74e168a1cef4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>