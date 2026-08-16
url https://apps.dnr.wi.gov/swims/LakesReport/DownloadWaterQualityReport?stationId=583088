--- v1 (2026-06-20)
+++ v2 (2026-08-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c577546f36421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624ace5c115a4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb74e168a1cef4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4e1f554b85574c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb74e168a1cef4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e1f554b85574c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -49775,28 +49775,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O541" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P541" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q541" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R541" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L542" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L543" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M543" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>