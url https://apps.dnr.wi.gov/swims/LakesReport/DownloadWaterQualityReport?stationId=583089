--- v3 (2026-07-28)
+++ v4 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b87560ccdcc4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310238500054fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra0e340388a424859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a94b6dec6954e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0e340388a424859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a94b6dec6954e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18587,28 +18587,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>406454349</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>406454349</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>09/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>