--- v3 (2026-03-29)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd722337dda346b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2b64a84f034c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R889cb42853024873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd95e56996d24bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R889cb42853024873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd95e56996d24bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>