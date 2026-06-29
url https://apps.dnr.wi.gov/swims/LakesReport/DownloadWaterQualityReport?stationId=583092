--- v4 (2026-05-14)
+++ v5 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2b64a84f034c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e8aae37c8f4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd95e56996d24bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4243f4243864889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd95e56996d24bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4243f4243864889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20519,28 +20519,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>131415612</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t>17.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>