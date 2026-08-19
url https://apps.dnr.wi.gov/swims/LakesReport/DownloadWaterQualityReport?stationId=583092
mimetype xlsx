--- v5 (2026-06-29)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e8aae37c8f4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8815131cb327497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4243f4243864889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55b0fb51b1284913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4243f4243864889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55b0fb51b1284913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>131415612</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>131415612</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>