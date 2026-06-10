--- v2 (2026-03-03)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb401fc75fe5b46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe00c44f0738446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe24ef33ab254bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb097d408844e4f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe24ef33ab254bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb097d408844e4f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>