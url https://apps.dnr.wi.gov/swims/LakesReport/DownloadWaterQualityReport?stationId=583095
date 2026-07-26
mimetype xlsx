--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe00c44f0738446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010e39070f6945d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb097d408844e4f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5ef511dcd2042e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb097d408844e4f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5ef511dcd2042e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10859,28 +10859,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O118" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P118" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q118" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R118" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>