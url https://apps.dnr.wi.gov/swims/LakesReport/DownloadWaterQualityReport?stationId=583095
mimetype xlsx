--- v4 (2026-07-26)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010e39070f6945d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c53f879c4c74a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5ef511dcd2042e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R866a09782b8b4c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5ef511dcd2042e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R866a09782b8b4c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10951,28 +10951,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>120</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L121" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M121" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>