--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15457f10b74547a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012341443c164534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R43e04422e1594b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7129dde134e445a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43e04422e1594b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7129dde134e445a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -41771,28 +41771,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O454" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P454" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q454" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R454" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>