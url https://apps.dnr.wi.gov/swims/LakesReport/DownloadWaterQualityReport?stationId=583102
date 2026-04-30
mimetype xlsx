--- v1 (2026-02-28)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86140cdd0a094883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0269d47557444980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R357924156a4049ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b59785e5a5e42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R357924156a4049ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b59785e5a5e42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>