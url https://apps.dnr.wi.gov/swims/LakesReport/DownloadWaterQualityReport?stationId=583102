--- v2 (2026-04-30)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0269d47557444980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d4b2f9c8dc4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b59785e5a5e42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3ba52b0044a94995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b59785e5a5e42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ba52b0044a94995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21899,28 +21899,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P238" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q238" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R238" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>