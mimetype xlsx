--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d4b2f9c8dc4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1f97e1a1d54791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3ba52b0044a94995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re870f67f60684c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ba52b0044a94995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re870f67f60684c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21991,28 +21991,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O239" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P239" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q239" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R239" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t>10.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K240" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N240" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P240" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q240" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R240" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t>11.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t>3.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K243" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N243" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P243" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q243" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R243" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t>12.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K244" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N244" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P244" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q244" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R244" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t>10.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K245" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N245" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P245" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q245" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R245" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>