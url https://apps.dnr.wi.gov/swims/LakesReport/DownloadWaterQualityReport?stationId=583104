--- v1 (2026-01-23)
+++ v2 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b311e4726456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ef80235fbb4acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba3dd474a6fa49ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b569d6eddf645cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba3dd474a6fa49ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b569d6eddf645cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23923,28 +23923,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O260" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P260" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q260" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R260" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="261">
+      <x:c r="A261" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B261" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C261" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D261" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E261" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L261" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>