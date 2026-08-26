--- v2 (2026-06-21)
+++ v3 (2026-08-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ef80235fbb4acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc353a29d91c84a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b569d6eddf645cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b79bd8e43e6413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b569d6eddf645cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b79bd8e43e6413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24015,28 +24015,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R261" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="262">
+      <x:c r="A262" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B262" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C262" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D262" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E262" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I262" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L262" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M262" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="263">
+      <x:c r="A263" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B263" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C263" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D263" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E263" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I263" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L263" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M263" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>