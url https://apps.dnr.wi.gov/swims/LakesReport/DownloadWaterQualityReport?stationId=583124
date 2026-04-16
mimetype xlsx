--- v1 (2026-02-18)
+++ v2 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3834a0392e3a48f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e1ac07db1441c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ea9cdbc15914312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f1f96868fce4048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ea9cdbc15914312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f1f96868fce4048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>