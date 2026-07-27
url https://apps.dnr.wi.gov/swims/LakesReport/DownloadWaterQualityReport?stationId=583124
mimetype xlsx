--- v2 (2026-04-16)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e1ac07db1441c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4168addd4f94d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f1f96868fce4048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57ecc8288b264545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f1f96868fce4048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57ecc8288b264545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -37815,28 +37815,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O411" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P411" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q411" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R411" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>344478081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K412" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N412" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P412" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q412" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R412" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>