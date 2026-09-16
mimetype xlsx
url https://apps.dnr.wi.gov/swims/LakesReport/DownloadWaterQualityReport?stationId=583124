--- v3 (2026-07-27)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4168addd4f94d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cb4c2de9314f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57ecc8288b264545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1e411dcfdda045f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57ecc8288b264545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e411dcfdda045f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -37907,28 +37907,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O412" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P412" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q412" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R412" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>344478081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K413" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N413" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P413" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q413" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R413" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>344478081</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K414" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N414" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P414" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q414" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R414" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>