--- v2 (2026-03-31)
+++ v3 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca08ed0991e24709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77723f6585c449b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13271fb906ba47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a90aa163ae742c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13271fb906ba47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a90aa163ae742c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>