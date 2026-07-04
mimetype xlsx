--- v3 (2026-05-17)
+++ v4 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77723f6585c449b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185dda0c77e542e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a90aa163ae742c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0e8e3f9a789433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a90aa163ae742c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0e8e3f9a789433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20519,28 +20519,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>