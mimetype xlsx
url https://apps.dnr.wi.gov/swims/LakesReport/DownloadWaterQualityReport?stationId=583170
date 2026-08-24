--- v4 (2026-07-04)
+++ v5 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185dda0c77e542e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2aadafe58b3473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0e8e3f9a789433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f868230da6e48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0e8e3f9a789433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f868230da6e48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>