--- v5 (2026-08-19)
+++ v6 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf197baebad0b45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b261d637664cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1cb5d44e0d64336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c1392ac59fe417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1cb5d44e0d64336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c1392ac59fe417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21074,117 +21074,301 @@
       </x:c>
       <x:c r="O229" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P229" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q229" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R229" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
           <x:t>269799698</x:t>
         </x:is>
       </x:c>
-      <x:c r="B230" t="inlineStr">
+      <x:c r="B231" t="inlineStr">
         <x:is>
           <x:t>08/17/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C230" t="inlineStr">
+      <x:c r="C231" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D230" t="inlineStr">
+      <x:c r="D231" t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
-      <x:c r="E230" t="inlineStr">
+      <x:c r="E231" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F230" t="inlineStr">
+      <x:c r="F231" t="inlineStr">
         <x:is>
           <x:t>8.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G230" t="inlineStr">
+      <x:c r="G231" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H230" t="inlineStr">
+      <x:c r="H231" t="inlineStr">
         <x:is>
           <x:t>2.7</x:t>
         </x:is>
       </x:c>
-      <x:c r="I230" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K230" t="inlineStr">
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
-      <x:c r="L230" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N230" t="inlineStr">
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O230" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P230" t="inlineStr">
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q230" t="inlineStr">
+      <x:c r="Q231" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R230" t="inlineStr">
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>10.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>