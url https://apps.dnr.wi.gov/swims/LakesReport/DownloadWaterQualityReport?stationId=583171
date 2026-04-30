--- v2 (2026-02-25)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331f0fcf5f68457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883528361568491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6f6d95c25f0b4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdcc7ae305b8467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f6d95c25f0b4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdcc7ae305b8467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>