--- v3 (2026-04-30)
+++ v4 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883528361568491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc646055b4a34100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdcc7ae305b8467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7780a10e2b0d486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdcc7ae305b8467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7780a10e2b0d486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20243,28 +20243,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P220" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q220" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R220" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K221" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N221" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P221" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q221" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R221" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>