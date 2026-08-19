--- v4 (2026-06-18)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc646055b4a34100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf197baebad0b45bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7780a10e2b0d486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1cb5d44e0d64336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7780a10e2b0d486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1cb5d44e0d64336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20427,28 +20427,764 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t>14.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>15.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t>11.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q227" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>9.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>269799698</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>