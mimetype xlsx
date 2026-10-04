--- v5 (2026-08-20)
+++ v6 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6195666a2ae4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09efc83dd4c94b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35763152f9704126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R79e14979e79a40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35763152f9704126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79e14979e79a40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -650,209 +650,761 @@
       </x:c>
       <x:c r="O7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>411821736</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" t="inlineStr">
         <x:is>
-          <x:t>07/22/2025</x:t>
+          <x:t>06/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M8" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="inlineStr">
         <x:is>
+          <x:t>411821752</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B9" t="inlineStr">
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M10" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>411821766</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t>7.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>411821766</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K12" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N12" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P12" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q12" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R12" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
         <x:is>
           <x:t>08/25/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C9" t="inlineStr">
+      <x:c r="C13" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D9" t="inlineStr">
+      <x:c r="D13" t="inlineStr">
         <x:is>
           <x:t>25</x:t>
         </x:is>
       </x:c>
-      <x:c r="E9" t="inlineStr">
+      <x:c r="E13" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F9" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I9" t="inlineStr">
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="J9" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="M9" t="inlineStr">
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M13" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
-      <x:c r="N9" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="inlineStr">
+        <x:is>
+          <x:t>411821766</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B14" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C14" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D14" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E14" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F14" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G14" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H14" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K14" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N14" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P14" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q14" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R14" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="inlineStr">
+        <x:is>
+          <x:t>411821766</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B15" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K15" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N15" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P15" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q15" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R15" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>