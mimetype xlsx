--- v3 (2026-03-30)
+++ v4 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efc5b75e4284763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e0b08be71b49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R872b9506eb1a4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85ac9f7736544cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R872b9506eb1a4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85ac9f7736544cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>