--- v4 (2026-05-17)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e0b08be71b49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42db1f0c7a348e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85ac9f7736544cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4169e3100b854b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85ac9f7736544cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4169e3100b854b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2855,28 +2855,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O31" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="P31" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q31" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R31" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L32" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>