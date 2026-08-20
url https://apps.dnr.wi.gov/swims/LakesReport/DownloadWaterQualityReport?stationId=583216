--- v5 (2026-07-04)
+++ v6 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42db1f0c7a348e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4685f25835324369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4169e3100b854b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6726befd8b514b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4169e3100b854b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6726befd8b514b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2947,28 +2947,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L33" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M33" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L34" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M34" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>