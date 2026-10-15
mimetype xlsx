--- v6 (2026-08-19)
+++ v7 (2026-10-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba94c8d58744664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b2d802dca74ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c88613aaad448f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdd315432a5fe4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c88613aaad448f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd315432a5fe4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3502,136 +3502,136 @@
       </x:c>
       <x:c r="O38" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="P38" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q38" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R38" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>392523761</x:t>
         </x:is>
       </x:c>
       <x:c r="B39" t="inlineStr">
         <x:is>
           <x:t>05/25/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C39" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D39" t="inlineStr">
         <x:is>
           <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c r="E39" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="G39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L39" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R39" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B40" t="inlineStr">
         <x:is>
           <x:t>06/25/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C40" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D40" t="inlineStr">
         <x:is>
           <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c r="E40" t="inlineStr">
@@ -3686,117 +3686,485 @@
       </x:c>
       <x:c r="O40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="inlineStr">
         <x:is>
+          <x:t>391051460</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K41" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N41" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P41" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q41" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R41" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B41" t="inlineStr">
+      <x:c r="B42" t="inlineStr">
         <x:is>
           <x:t>07/27/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C41" t="inlineStr">
+      <x:c r="C42" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D41" t="inlineStr">
+      <x:c r="D42" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E41" t="inlineStr">
+      <x:c r="E42" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F41" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I41" t="inlineStr">
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="J41" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L41" t="inlineStr">
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L42" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
-      <x:c r="M41" t="inlineStr">
+      <x:c r="M42" t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
-      <x:c r="N41" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>392523761</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K43" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N43" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P43" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q43" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R43" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L44" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M44" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>392523761</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K45" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N45" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P45" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q45" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R45" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>