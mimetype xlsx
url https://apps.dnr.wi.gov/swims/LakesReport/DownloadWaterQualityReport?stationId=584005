--- v3 (2026-03-30)
+++ v4 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbc8b4901824cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bab120b21745fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbddf3501ddd64071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9119c13fa904f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbddf3501ddd64071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9119c13fa904f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>