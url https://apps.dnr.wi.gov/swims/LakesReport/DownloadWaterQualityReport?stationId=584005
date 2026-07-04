--- v4 (2026-05-15)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bab120b21745fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffa21f2b11c4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9119c13fa904f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1098974ff081417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9119c13fa904f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1098974ff081417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3499,28 +3499,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O38" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="P38" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q38" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R38" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L39" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>