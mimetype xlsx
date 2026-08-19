--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffa21f2b11c4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba94c8d58744664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1098974ff081417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c88613aaad448f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1098974ff081417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c88613aaad448f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3591,28 +3591,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R39" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L40" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M40" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L41" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M41" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>