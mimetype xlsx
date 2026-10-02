--- v3 (2026-06-27)
+++ v4 (2026-10-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8c51d45b9342ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b1fc5636e64ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbddae8877e0d4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1c237ed6d7664fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbddae8877e0d4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c237ed6d7664fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44531,28 +44531,672 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>17816266</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K485" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N485" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P485" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q485" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R485" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>17816266</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L488" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M488" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>17816266</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K489" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N489" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P489" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q489" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R489" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L490" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M490" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>17816266</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K491" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N491" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P491" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q491" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R491" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>