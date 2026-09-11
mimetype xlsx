--- v5 (2026-07-26)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a292fec92b34647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6628a0de4c484e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d11c8087d584374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R356b6c5421a44b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d11c8087d584374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R356b6c5421a44b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38559,112 +38559,204 @@
       </x:c>
       <x:c r="P419" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q419" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R419" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L420" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M420" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B421" t="inlineStr">
+        <x:is>
           <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C420" t="inlineStr">
+      <x:c r="C421" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D420" t="inlineStr">
+      <x:c r="D421" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
-      <x:c r="E420" t="inlineStr">
+      <x:c r="E421" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F420" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I420" t="inlineStr">
+      <x:c r="F421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I421" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="J420" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L420" t="inlineStr">
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L421" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="M420" t="inlineStr">
+      <x:c r="M421" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="N420" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R420" t="inlineStr">
+      <x:c r="N421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>