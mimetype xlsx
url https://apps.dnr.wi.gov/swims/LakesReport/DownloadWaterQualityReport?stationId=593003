--- v6 (2026-09-11)
+++ v7 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6628a0de4c484e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb874c16e3c6c4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R356b6c5421a44b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reeef4692249a4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R356b6c5421a44b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reeef4692249a4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38735,28 +38735,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L422" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M422" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>