--- v2 (2026-02-12)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79174867c864d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7928bd924f94414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra427f7286d0a4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R133a2394f8a54c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra427f7286d0a4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R133a2394f8a54c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>