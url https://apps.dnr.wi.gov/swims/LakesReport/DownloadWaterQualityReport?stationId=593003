--- v3 (2026-04-15)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7928bd924f94414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd379251a43441ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R133a2394f8a54c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2faf06bb47444a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R133a2394f8a54c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2faf06bb47444a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>