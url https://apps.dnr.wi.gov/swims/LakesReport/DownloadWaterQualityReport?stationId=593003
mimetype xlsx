--- v4 (2026-05-30)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd379251a43441ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a292fec92b34647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2faf06bb47444a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d11c8087d584374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2faf06bb47444a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d11c8087d584374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38459,28 +38459,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O418" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P418" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q418" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R418" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L419" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M419" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L420" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M420" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>