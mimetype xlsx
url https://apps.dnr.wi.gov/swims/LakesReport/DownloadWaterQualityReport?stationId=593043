--- v1 (2026-02-12)
+++ v2 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf47b99cb374d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8993c6a73b994fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdee6a20c0fb049c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2165c279b32c42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdee6a20c0fb049c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2165c279b32c42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34595,28 +34595,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O376" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P376" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q376" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R376" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K377" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N377" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P377" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q377" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R377" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>