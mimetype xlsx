--- v2 (2026-05-15)
+++ v3 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8993c6a73b994fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e04c33837b4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2165c279b32c42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4323b5e7bb84d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2165c279b32c42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4323b5e7bb84d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34638,77 +34638,169 @@
           <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E377" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F377" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="G377" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H377" t="inlineStr">
         <x:is>
           <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I377" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J377" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K377" t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L377" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M377" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="N377" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O377" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P377" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q377" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R377" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L378" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R378" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>