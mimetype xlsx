--- v3 (2026-07-02)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e04c33837b4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa1861092a14656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4323b5e7bb84d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2692f5f005ad45be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4323b5e7bb84d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2692f5f005ad45be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34779,28 +34779,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O378" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P378" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q378" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R378" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L379" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M379" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K380" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N380" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P380" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q380" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R380" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K381" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N381" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P381" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q381" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R381" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>