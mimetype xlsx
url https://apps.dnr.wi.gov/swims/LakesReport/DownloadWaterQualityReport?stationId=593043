--- v4 (2026-08-19)
+++ v5 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa1861092a14656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd912dc9420654e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2692f5f005ad45be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9180cc7cd8ac4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2692f5f005ad45be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9180cc7cd8ac4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34966,117 +34966,301 @@
       </x:c>
       <x:c r="O380" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P380" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q380" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R380" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L381" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M381" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
           <x:t>199149926</x:t>
         </x:is>
       </x:c>
-      <x:c r="B381" t="inlineStr">
+      <x:c r="B382" t="inlineStr">
         <x:is>
           <x:t>07/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C381" t="inlineStr">
+      <x:c r="C382" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D381" t="inlineStr">
+      <x:c r="D382" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="E381" t="inlineStr">
+      <x:c r="E382" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F381" t="inlineStr">
+      <x:c r="F382" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="G381" t="inlineStr">
+      <x:c r="G382" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H381" t="inlineStr">
+      <x:c r="H382" t="inlineStr">
         <x:is>
           <x:t>3.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I381" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K381" t="inlineStr">
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K382" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="L381" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N381" t="inlineStr">
+      <x:c r="L382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N382" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O381" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P381" t="inlineStr">
+      <x:c r="O382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P382" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q381" t="inlineStr">
+      <x:c r="Q382" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R381" t="inlineStr">
+      <x:c r="R382" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>09/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L383" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M383" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R383" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>