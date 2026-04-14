--- v2 (2026-02-12)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4233e37a40e4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794aa63155fd4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61adb19f82514524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13e659f1c889455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61adb19f82514524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13e659f1c889455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>