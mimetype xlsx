--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794aa63155fd4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b26fdfc60874c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13e659f1c889455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra568d6c4235e4854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13e659f1c889455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra568d6c4235e4854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32939,28 +32939,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P358" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q358" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R358" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K359" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N359" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P359" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q359" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R359" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>