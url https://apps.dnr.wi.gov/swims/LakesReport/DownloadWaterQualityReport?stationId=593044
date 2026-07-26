--- v4 (2026-05-31)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b26fdfc60874c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba40f74ff2c64452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra568d6c4235e4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02a6f03e721040d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra568d6c4235e4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02a6f03e721040d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32982,77 +32982,353 @@
           <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E359" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F359" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="G359" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H359" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I359" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K359" t="inlineStr">
         <x:is>
           <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L359" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="M359" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="N359" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P359" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q359" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R359" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L360" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L361" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M361" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K362" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N362" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P362" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q362" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R362" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>