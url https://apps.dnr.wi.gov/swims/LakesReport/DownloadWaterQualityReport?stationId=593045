--- v4 (2026-07-26)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb94728c04aa4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36100669c8ae4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc9e2e4aa67e4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R505a6c8c80784c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc9e2e4aa67e4ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R505a6c8c80784c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32111,28 +32111,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O349" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P349" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q349" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R349" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L350" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M350" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B351" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C351" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D351" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E351" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F351" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G351" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H351" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K351" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N351" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P351" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q351" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R351" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>