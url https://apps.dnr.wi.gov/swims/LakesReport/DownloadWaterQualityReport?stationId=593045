--- v5 (2026-09-11)
+++ v6 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36100669c8ae4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205680a1230e4178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R505a6c8c80784c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09a596fe7ab441bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R505a6c8c80784c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09a596fe7ab441bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32295,28 +32295,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O351" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P351" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q351" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R351" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="352">
+      <x:c r="A352" t="inlineStr">
+        <x:is>
+          <x:t>241090474</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B352" t="inlineStr">
+        <x:is>
+          <x:t>09/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C352" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D352" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E352" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I352" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L352" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M352" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>