--- v1 (2026-02-13)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2123265c494608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdffdc133fc4e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R650b416734e24117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3282b946e21849c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R650b416734e24117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3282b946e21849c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>