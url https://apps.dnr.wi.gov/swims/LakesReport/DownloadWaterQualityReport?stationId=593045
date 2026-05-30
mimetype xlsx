--- v2 (2026-04-15)
+++ v3 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdffdc133fc4e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd784a7b20bff4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3282b946e21849c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9eb02a67f8d64aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3282b946e21849c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9eb02a67f8d64aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31743,28 +31743,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O345" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P345" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q345" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R345" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B346" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C346" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D346" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E346" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F346" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G346" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H346" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K346" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N346" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P346" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q346" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R346" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>