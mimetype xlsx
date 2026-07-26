--- v3 (2026-05-30)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd784a7b20bff4764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb94728c04aa4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9eb02a67f8d64aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc9e2e4aa67e4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9eb02a67f8d64aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc9e2e4aa67e4ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31786,77 +31786,353 @@
           <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E346" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F346" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="G346" t="inlineStr">
         <x:is>
           <x:t>YES</x:t>
         </x:is>
       </x:c>
       <x:c r="H346" t="inlineStr">
         <x:is>
           <x:t>6.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I346" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J346" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K346" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="L346" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M346" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="N346" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O346" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P346" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q346" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R346" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L347" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L348" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M348" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" t="inlineStr">
+        <x:is>
+          <x:t>199149926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B349" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C349" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D349" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E349" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F349" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G349" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H349" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K349" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N349" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P349" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q349" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R349" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>