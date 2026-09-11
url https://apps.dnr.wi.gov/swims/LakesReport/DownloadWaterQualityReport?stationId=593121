--- v4 (2026-07-26)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e1127209b941ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085e024e96d94cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9652034d677e40ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb340a87ee7ec440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9652034d677e40ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb340a87ee7ec440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20930,71 +20930,71 @@
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E228" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F228" t="inlineStr">
         <x:is>
           <x:t>4.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G228" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H228" t="inlineStr">
         <x:is>
           <x:t>1.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I228" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="J228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K228" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="L228" t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="M228" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="N228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R228" t="inlineStr">
         <x:is>
           <x:t/>
@@ -21158,33 +21158,217 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N230" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P230" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q230" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>397926759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>397926759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>