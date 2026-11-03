--- v5 (2026-09-11)
+++ v6 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085e024e96d94cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7e89b99ce541f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb340a87ee7ec440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R311c5fabc7ed4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb340a87ee7ec440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R311c5fabc7ed4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20915,81 +20915,81 @@
           <x:t>388317727</x:t>
         </x:is>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
           <x:t>04/30/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E228" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F228" t="inlineStr">
         <x:is>
-          <x:t>4.25</x:t>
+          <x:t>2.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G228" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H228" t="inlineStr">
         <x:is>
-          <x:t>1.3</x:t>
+          <x:t>0.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I228" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="J228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K228" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="L228" t="inlineStr">
         <x:is>
-          <x:t>61</x:t>
+          <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c r="M228" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="N228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q228" t="inlineStr">
         <x:is>
           <x:t/>