--- v1 (2026-02-12)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5bb89f9b44402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b44940c814b4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28b8afbc16cf4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42695fa688204daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28b8afbc16cf4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42695fa688204daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>