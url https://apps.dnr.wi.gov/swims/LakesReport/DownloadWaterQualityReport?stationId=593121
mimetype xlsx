--- v2 (2026-04-14)
+++ v3 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b44940c814b4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02fda3d68194656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42695fa688204daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2bc64a60d20419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42695fa688204daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2bc64a60d20419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20887,28 +20887,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P227" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q227" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R227" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>388317727</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>397926759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>