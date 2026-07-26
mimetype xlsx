--- v3 (2026-05-30)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02fda3d68194656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e1127209b941ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2bc64a60d20419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9652034d677e40ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2bc64a60d20419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9652034d677e40ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21071,28 +21071,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O229" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P229" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q229" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R229" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>397926759</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>