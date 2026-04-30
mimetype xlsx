--- v3 (2026-03-11)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdff75e3ce845a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6819d7040964e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a39289dc42c40fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ad04135f2304df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a39289dc42c40fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad04135f2304df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>