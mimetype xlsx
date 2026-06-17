--- v4 (2026-04-30)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6819d7040964e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e59819c2014dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ad04135f2304df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fd4f7df72274415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad04135f2304df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd4f7df72274415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>