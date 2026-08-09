--- v5 (2026-06-17)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e59819c2014dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5d87ae3fcc43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fd4f7df72274415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74e0a35abf87418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd4f7df72274415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74e0a35abf87418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36527,28 +36527,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O397" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P397" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q397" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R397" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="398">
+      <x:c r="A398" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B398" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C398" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D398" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E398" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I398" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L398" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M398" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>358520598</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K399" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N399" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P399" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q399" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R399" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="400">
+      <x:c r="A400" t="inlineStr">
+        <x:is>
+          <x:t>358520598</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B400" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C400" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D400" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E400" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F400" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G400" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H400" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K400" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N400" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P400" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q400" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R400" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>