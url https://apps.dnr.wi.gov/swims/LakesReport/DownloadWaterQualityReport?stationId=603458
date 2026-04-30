--- v2 (2026-03-11)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3a56937d494fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559bb945b7724cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74f7085f0b994abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10e042b747024427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74f7085f0b994abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10e042b747024427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>