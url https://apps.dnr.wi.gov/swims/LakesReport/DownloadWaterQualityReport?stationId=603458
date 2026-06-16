--- v3 (2026-04-30)
+++ v4 (2026-06-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559bb945b7724cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70390d9d797341ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10e042b747024427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b4283ce90654bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10e042b747024427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b4283ce90654bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>