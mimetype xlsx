--- v4 (2026-06-16)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70390d9d797341ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278a306f4012400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b4283ce90654bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0033931f497e405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b4283ce90654bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0033931f497e405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20519,28 +20519,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>