--- v5 (2026-08-02)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278a306f4012400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8344bdeae34a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0033931f497e405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7162830163984e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0033931f497e405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7162830163984e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>