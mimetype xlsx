--- v2 (2026-02-20)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883710b2e6284963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00daa5a605904c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a95633fc0ad44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32d4e98c61694803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a95633fc0ad44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32d4e98c61694803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>