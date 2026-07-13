--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00daa5a605904c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08db0e1268924a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32d4e98c61694803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63090d9d4b79445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32d4e98c61694803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63090d9d4b79445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -45727,28 +45727,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P497" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q497" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R497" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="498">
+      <x:c r="A498" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B498" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C498" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D498" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E498" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I498" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L498" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M498" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>