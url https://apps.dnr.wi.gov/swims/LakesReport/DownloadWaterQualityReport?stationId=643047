--- v4 (2026-07-13)
+++ v5 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08db0e1268924a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4467fd3c94e74a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63090d9d4b79445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a3a9a09e7f9480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63090d9d4b79445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a3a9a09e7f9480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -45819,28 +45819,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="499">
+      <x:c r="A499" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B499" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C499" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D499" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E499" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I499" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L499" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M499" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>