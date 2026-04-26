--- v3 (2026-03-12)
+++ v4 (2026-04-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb5c20b8b834bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf192e90f0274f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc2f7d123cf284688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a15fe6193ad4768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2f7d123cf284688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a15fe6193ad4768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>