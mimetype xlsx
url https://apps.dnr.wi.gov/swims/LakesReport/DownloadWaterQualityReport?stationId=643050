--- v4 (2026-04-26)
+++ v5 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf192e90f0274f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ab743559d7480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a15fe6193ad4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6db85e87b334089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a15fe6193ad4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6db85e87b334089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>