--- v5 (2026-06-21)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ab743559d7480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcfbcbd77584886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6db85e87b334089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcae9ce1bf3a14e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6db85e87b334089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcae9ce1bf3a14e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18679,28 +18679,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>247746355</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>247746355</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N205" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P205" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q205" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R205" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>