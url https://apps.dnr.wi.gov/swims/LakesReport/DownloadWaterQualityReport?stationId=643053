--- v2 (2026-03-10)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb1aa8c236a4126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7f4bb1d3a94efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd82bef792a5d4ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85462ecf994249ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd82bef792a5d4ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85462ecf994249ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>