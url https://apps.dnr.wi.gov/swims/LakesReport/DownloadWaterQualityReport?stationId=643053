--- v3 (2026-06-21)
+++ v4 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7f4bb1d3a94efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378462a88a84249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85462ecf994249ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5ad5542801d14926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85462ecf994249ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ad5542801d14926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15551,28 +15551,764 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O169" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P169" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q169" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R169" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B170" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C170" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D170" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E170" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G170" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N170" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q170" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R170" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c r="A171" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B171" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C171" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D171" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E171" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G171" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N171" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q171" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R171" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N172" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q172" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R172" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N173" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P173" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q173" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R173" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N174" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P174" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q174" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R174" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N175" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P175" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q175" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R175" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N176" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P176" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q176" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R176" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>130969000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N177" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P177" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q177" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R177" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>