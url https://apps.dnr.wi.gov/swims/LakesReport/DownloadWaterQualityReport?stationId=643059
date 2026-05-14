--- v1 (2026-02-27)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7964345d1c4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d83361faf842db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R023dcb3676b046d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6686ad2289814ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R023dcb3676b046d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6686ad2289814ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>