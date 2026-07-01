--- v2 (2026-05-14)
+++ v3 (2026-07-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d83361faf842db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c89b0d89854a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6686ad2289814ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87db889b045e49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6686ad2289814ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87db889b045e49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18587,28 +18587,1132 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K205" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N205" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P205" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q205" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R205" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K206" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N206" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P206" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q206" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R206" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q207" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R207" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K208" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N208" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q208" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R208" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K210" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N210" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q210" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R210" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K211" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N211" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q211" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R211" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K212" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N212" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q212" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R212" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K213" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N213" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P213" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q213" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R213" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K214" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N214" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P214" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q214" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R214" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>