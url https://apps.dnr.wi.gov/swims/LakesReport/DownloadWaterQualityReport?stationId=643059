--- v3 (2026-07-01)
+++ v4 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c89b0d89854a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fdd55a241b24f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87db889b045e49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ddb81cf11d04bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87db889b045e49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ddb81cf11d04bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19691,28 +19691,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O214" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P214" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q214" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R214" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K215" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N215" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P215" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q215" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R215" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K216" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N216" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P216" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q216" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R216" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K217" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N217" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P217" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q217" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R217" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K218" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N218" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P218" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q218" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R218" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K219" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N219" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P219" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q219" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R219" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>32974914</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K220" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N220" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P220" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q220" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R220" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>