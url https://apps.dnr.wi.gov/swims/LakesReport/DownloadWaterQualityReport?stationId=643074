--- v5 (2026-07-21)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98efaf7975f4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca330143be5d4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R647ae2a9377644a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb54cf14de551400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R647ae2a9377644a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb54cf14de551400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16103,28 +16103,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L176" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M176" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>