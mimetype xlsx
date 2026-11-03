--- v6 (2026-09-11)
+++ v7 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca330143be5d4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722211db944c4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb54cf14de551400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d1a493d0b0a44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb54cf14de551400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d1a493d0b0a44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16195,28 +16195,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t>120</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L177" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M177" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>