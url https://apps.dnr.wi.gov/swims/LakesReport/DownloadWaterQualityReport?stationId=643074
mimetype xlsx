--- v7 (2026-11-03)
+++ v8 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722211db944c4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b700918fdb44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d1a493d0b0a44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R578bf989cf4841f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d1a493d0b0a44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R578bf989cf4841f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>