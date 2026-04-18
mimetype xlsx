--- v2 (2026-02-28)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e70fb736b4d4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae212df622204a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1236430e76041a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red5c28f045ba4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1236430e76041a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red5c28f045ba4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>