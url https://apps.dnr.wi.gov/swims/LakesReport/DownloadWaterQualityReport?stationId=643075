--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae212df622204a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328c4710f041476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red5c28f045ba4fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb34640407a054ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red5c28f045ba4fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb34640407a054ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21071,28 +21071,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O229" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P229" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q229" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R229" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>05/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>