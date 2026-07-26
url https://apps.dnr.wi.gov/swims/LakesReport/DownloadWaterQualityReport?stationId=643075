--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328c4710f041476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b3204e75854a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb34640407a054ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1946011be2cb4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb34640407a054ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1946011be2cb4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>