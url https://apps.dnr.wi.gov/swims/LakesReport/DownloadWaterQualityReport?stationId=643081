--- v3 (2026-03-17)
+++ v4 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a822f5f0420475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f108a9975aa43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42744da3bae34bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4b5e1cc6a534b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42744da3bae34bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4b5e1cc6a534b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16195,28 +16195,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P176" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q176" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R176" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>149431715</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K177" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N177" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P177" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q177" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R177" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>