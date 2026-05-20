--- v4 (2026-05-19)
+++ v5 (2026-05-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f108a9975aa43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6fa78321a64d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4b5e1cc6a534b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3267e3059bc4438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4b5e1cc6a534b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3267e3059bc4438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>