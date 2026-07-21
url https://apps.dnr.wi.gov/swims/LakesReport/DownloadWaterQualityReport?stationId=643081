--- v5 (2026-05-20)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6fa78321a64d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97006e79e7d14593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3267e3059bc4438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R789b65bab4c74e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3267e3059bc4438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R789b65bab4c74e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16198,117 +16198,485 @@
       </x:c>
       <x:c r="O176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P176" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q176" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R176" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L177" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
           <x:t>149431715</x:t>
         </x:is>
       </x:c>
-      <x:c r="B177" t="inlineStr">
+      <x:c r="B178" t="inlineStr">
         <x:is>
           <x:t>04/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C177" t="inlineStr">
+      <x:c r="C178" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D177" t="inlineStr">
+      <x:c r="D178" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="E177" t="inlineStr">
+      <x:c r="E178" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F177" t="inlineStr">
+      <x:c r="F178" t="inlineStr">
         <x:is>
           <x:t>4.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G177" t="inlineStr">
+      <x:c r="G178" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H177" t="inlineStr">
+      <x:c r="H178" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I177" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K177" t="inlineStr">
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K178" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="L177" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N177" t="inlineStr">
+      <x:c r="L178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N178" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O177" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P177" t="inlineStr">
+      <x:c r="O178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P178" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q177" t="inlineStr">
+      <x:c r="Q178" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R177" t="inlineStr">
+      <x:c r="R178" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>149431715</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K179" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N179" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P179" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q179" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R179" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L180" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M180" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>149431715</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K181" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N181" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P181" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q181" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R181" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>