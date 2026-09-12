--- v6 (2026-07-21)
+++ v7 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97006e79e7d14593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54577c6179e9401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R789b65bab4c74e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbc637a6fc5cf4953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R789b65bab4c74e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc637a6fc5cf4953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16655,28 +16655,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P181" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q181" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R181" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L182" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M182" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>149431715</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K183" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N183" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P183" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q183" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R183" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>149431715</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K184" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N184" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P184" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q184" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R184" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>