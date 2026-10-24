--- v6 (2026-08-19)
+++ v7 (2026-10-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf089d28a33b74145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f47dcd657a4449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree3598278c1442ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf20622ea42174066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree3598278c1442ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf20622ea42174066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16839,28 +16839,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P183" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q183" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R183" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>319122846</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K184" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N184" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P184" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q184" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R184" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>319122846</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K185" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N185" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P185" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q185" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R185" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>319122846</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>319122846</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>319122846</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K188" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N188" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P188" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q188" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R188" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>