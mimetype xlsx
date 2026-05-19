--- v2 (2026-02-27)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b8a46f53074294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c993f8c47114dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f80f461df2843d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3b9c04dcb9c44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f80f461df2843d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3b9c04dcb9c44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>