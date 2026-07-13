--- v3 (2026-05-19)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c993f8c47114dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4098bc30242e436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3b9c04dcb9c44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra087d6b69a1f4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3b9c04dcb9c44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra087d6b69a1f4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16563,28 +16563,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P180" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q180" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R180" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>05/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L181" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>