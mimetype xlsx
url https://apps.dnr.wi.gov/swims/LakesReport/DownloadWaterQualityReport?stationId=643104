--- v4 (2026-07-13)
+++ v5 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4098bc30242e436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd4eddd030743d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra087d6b69a1f4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb3a29a1d4401437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra087d6b69a1f4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3a29a1d4401437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16655,28 +16655,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L182" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L183" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>