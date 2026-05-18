--- v2 (2026-03-17)
+++ v3 (2026-05-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52719aff57044946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b7801ba77314f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd74fa773001f4737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9309b127eb344f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd74fa773001f4737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9309b127eb344f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>