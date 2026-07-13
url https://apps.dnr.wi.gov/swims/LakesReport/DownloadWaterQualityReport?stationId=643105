--- v3 (2026-05-18)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b7801ba77314f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb26e0f5cf4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9309b127eb344f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc3568d629a6843f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9309b127eb344f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3568d629a6843f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23371,28 +23371,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L255" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>145288766</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K256" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N256" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P256" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q256" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R256" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>